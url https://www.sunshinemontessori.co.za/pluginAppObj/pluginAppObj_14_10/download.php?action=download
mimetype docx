--- v0 (2026-09-11)
+++ v1 (2026-10-27)
@@ -1,2249 +1,3399 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="0E14CAC1" w14:textId="7679C90B" w:rsidR="006673FB" w:rsidRPr="006673FB" w:rsidRDefault="00C74FC6" w:rsidP="006673FB">
+    <w:p w14:paraId="5B3F0C2D" w14:textId="0FA474B3" w:rsidR="00C74FC6" w:rsidRPr="00D955EB" w:rsidRDefault="00C74FC6" w:rsidP="00D955EB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Agency FB" w:hAnsi="Agency FB"/>
-[...1 lines deleted...]
-          <w:szCs w:val="52"/>
+          <w:rFonts w:ascii="Copperplate Gothic Bold" w:hAnsi="Copperplate Gothic Bold"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006673FB">
-[...3 lines deleted...]
-          <w:szCs w:val="52"/>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Bold" w:hAnsi="Copperplate Gothic Bold"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Application form</w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="52"/>
+        <w:t>Application form 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00D955EB" w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Bold" w:hAnsi="Copperplate Gothic Bold"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="52"/>
+        <w:t xml:space="preserve">7 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Bold" w:hAnsi="Copperplate Gothic Bold"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2026</w:t>
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> structure attached below.</w:t>
+        <w:t>&amp; fees structure attached below.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B6085CA" w14:textId="5F4AFFAA" w:rsidR="00CF2CF5" w:rsidRPr="008E6417" w:rsidRDefault="00CF2CF5" w:rsidP="00CF2CF5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Berlin Sans FB" w:hAnsi="Berlin Sans FB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6417">
         <w:rPr>
           <w:rFonts w:ascii="Berlin Sans FB" w:hAnsi="Berlin Sans FB"/>
         </w:rPr>
         <w:t>At Sunshine Montessori, we create a warm, caring space where little ones feel safe, happy, and excited to learn. Inspired by the Montessori approach, we believe every child is unique and should be given the freedom to explore, discover, and grow in their own way. For us, school isn’t just about education—it’s a second home where children are nurtured to become confident, creative, and independent individuals, one joyful day at a time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00C93010" w14:textId="3345CB67" w:rsidR="00CF2CF5" w:rsidRDefault="00582136" w:rsidP="00582136">
+    <w:p w14:paraId="00C93010" w14:textId="5AA9355D" w:rsidR="00CF2CF5" w:rsidRDefault="00CF2CF5" w:rsidP="00582136">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E433AC5" w14:textId="77777777" w:rsidR="00582136" w:rsidRPr="00582136" w:rsidRDefault="00582136" w:rsidP="00582136">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Berlin Sans FB" w:hAnsi="Berlin Sans FB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00582136">
+        <w:rPr>
+          <w:rFonts w:ascii="Berlin Sans FB" w:hAnsi="Berlin Sans FB"/>
+        </w:rPr>
+        <w:t>Classrooms are calm, beautifully organized, and filled with hands-on learning materials that support children’s development in areas such as language, math, practical life skills, and sensory exploration. Teachers act as gentle guides, helping children make choices, solve problems, and discover the world around them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FCCF19E" w14:textId="47E636CB" w:rsidR="00CF2CF5" w:rsidRPr="008E6417" w:rsidRDefault="00582136" w:rsidP="00582136">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Berlin Sans FB" w:hAnsi="Berlin Sans FB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00582136">
+        <w:rPr>
+          <w:rFonts w:ascii="Berlin Sans FB" w:hAnsi="Berlin Sans FB"/>
+        </w:rPr>
+        <w:t>Whether it’s planting in the garden, painting a masterpiece, or learning to tie their shoes, every moment at Sunshine Montessori is a chance to learn through play, discovery, and care. The school also emphasizes kindness, respect, and community—helping children build strong foundations for academic success and emotional well-being.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26EA7355" w14:textId="26C4C9BD" w:rsidR="00582136" w:rsidRDefault="00582136" w:rsidP="00582136">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="667C16F9" w14:textId="37E39825" w:rsidR="00D955EB" w:rsidRDefault="00B30F24" w:rsidP="00582136">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31508382" wp14:editId="0A7B2B06">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4218305</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>8255</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="619125" cy="600075"/>
+                <wp:effectExtent l="0" t="38100" r="47625" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="8" name="Heart 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm rot="782266">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="619125" cy="600075"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="heart">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFC000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="44897592" id="Heart 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:332.15pt;margin-top:.65pt;width:48.75pt;height:47.25pt;rotation:854443fd;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="619125,600075" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBVjO/+jgIAAHYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L/sQCRCxQVFQ2koI&#10;EFBxdrx21pLXdsdONumv79i7WSKKeqh6sWY8M9+85/pm32qyE+CVNRUtznJKhOG2VmZT0R8vqy+X&#10;lPjATM20NaKiB+Hpzfzzp+vOzURpG6trAQRBjJ91rqJNCG6WZZ43omX+zDphUCgttCwgC5usBtYh&#10;equzMs+nWWehdmC58B5/b3shnSd8KQUPD1J6EYiuKMYW0gvpXcc3m1+z2QaYaxQfwmD/EEXLlEGn&#10;I9QtC4xsQf0B1SoO1lsZzrhtMyul4iLlgNkU+btsnhvmRMoFi+PdWCb//2D5/e4RiKorio0yrMUW&#10;fRMMArmMpemcn6HGs3uEgfNIxjz3EloCFut5cVmW02lKHtMh+1Tbw1hbsQ+E4+e0uCrKCSUcRdM8&#10;zy8m0UHWI0VEBz58FbYlkcAEYxQJle3ufOh1jzpR31ut6pXSOjGwWS81kB3DPq9WS3QwwJ+oZTGd&#10;PoFEhYMW0VibJyGxBhhlmTym6RMjHuNcmFD0oobVonczQSejlziv0SKllAAjssTwRuwB4KjZgxyx&#10;+/wG/Wgq0vCOxvnfAuuNR4vk2ZowGrfKWPgIQGNWg+deH8M/KU0k17Y+4ISkVuMCecdXCht0x3x4&#10;ZIC7gp+4/+EBH6ltV1E7UJQ0Fn599B/1scMopaTD3auo/7llICjR3w0O91Vxfh6XNTHnk4sSGTiV&#10;rE8lZtsuLba9SNElMuoHfSQl2PYVz8QiekURMxx9V5QHODLL0N8EPDRcLBZJDRfUsXBnnh2P4LGq&#10;cf5e9q8M3DClAcf73h73lM3ezWqvGy2NXWyDlSoN8ltdh3rjcqfBGQ5RvB6nfNJ6O5fz3wAAAP//&#10;AwBQSwMEFAAGAAgAAAAhALDX40neAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SFwQdVqICSFOhZBA4sCBwge48TYOjddR7DYpX89ygtNq9EazM9V69r044hi7QBqWiwwEUhNs&#10;R62Gz4/n6wJETIas6QOhhhNGWNfnZ5UpbZjoHY+b1AoOoVgaDS6loZQyNg69iYswIDHbhdGbxHJs&#10;pR3NxOG+l6ssU9KbjviDMwM+OWz2m4PX8P26+kq5Ou2CexnewlXR+nw/aX15MT8+gEg4pz8z/Nbn&#10;6lBzp204kI2i16DU7Q1bGfBhfqeWPGWr4T4vQNaV/D+g/gEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBVjO/+jgIAAHYFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCw1+NJ3gAAAAgBAAAPAAAAAAAAAAAAAAAAAOgEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;" path="m309563,150019v128984,-350044,632023,,,450056c-322461,150019,180578,-200025,309563,150019xe" fillcolor="#ffc000" strokecolor="#1f3763 [1604]" strokeweight="1pt">
+                <v:stroke joinstyle="miter"/>
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="309563,150019;309563,600075;309563,150019" o:connectangles="0,0,0"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="093967BA" w14:textId="7BB5AC30" w:rsidR="00D955EB" w:rsidRDefault="00B30F24" w:rsidP="00582136">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0BC1FA9B" wp14:editId="2161874C">
-[...2 lines deleted...]
-            <wp:docPr id="889180668" name="Picture 889180668" descr="Kids Play Images - Free Download on Freepik"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7399728A" wp14:editId="4D3B6466">
+            <wp:extent cx="2812415" cy="2145665"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="6985"/>
+            <wp:docPr id="7" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="Kids Play Images - Free Download on Freepik"/>
+                    <pic:cNvPr id="0" name="Picture 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2171852" cy="1031184"/>
+                      <a:ext cx="2812415" cy="2145665"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln>
-[...1 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E433AC5" w14:textId="77777777" w:rsidR="00582136" w:rsidRPr="00582136" w:rsidRDefault="00582136" w:rsidP="00582136">
-[...27 lines deleted...]
-    <w:p w14:paraId="26EA7355" w14:textId="77777777" w:rsidR="00582136" w:rsidRDefault="00582136" w:rsidP="00582136">
+    <w:p w14:paraId="7786FAD9" w14:textId="10523E9C" w:rsidR="00D955EB" w:rsidRDefault="00D955EB" w:rsidP="00582136">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E38B02D" w14:textId="1FCB8F75" w:rsidR="00D955EB" w:rsidRDefault="00D955EB" w:rsidP="00582136">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F4B3E90" w14:textId="64AC09F4" w:rsidR="00D955EB" w:rsidRDefault="00D955EB" w:rsidP="00582136">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3706C835" w14:textId="77777777" w:rsidR="00D955EB" w:rsidRDefault="00D955EB" w:rsidP="00582136">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14E33AC5" w14:textId="501CAC21" w:rsidR="00094BCA" w:rsidRPr="003C3DE4" w:rsidRDefault="00094BCA" w:rsidP="003C3DE4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C3DE4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Application form 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC42F0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="458" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1947"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="580"/>
+        <w:gridCol w:w="979"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="1246"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00094BCA" w:rsidRPr="00094BCA" w14:paraId="2B6C1E4D" w14:textId="77777777" w:rsidTr="00C74FC6">
+        <w:trPr>
+          <w:trHeight w:val="265"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9572" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C52469E" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>Child’s details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00094BCA" w:rsidRPr="00094BCA" w14:paraId="01C9C6F4" w14:textId="77777777" w:rsidTr="003C3DE4">
+        <w:trPr>
+          <w:trHeight w:val="530"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5774" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD33009" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>Surname:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3798" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59E6AEB9" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>Gender:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00094BCA" w:rsidRPr="00094BCA" w14:paraId="6CBADA28" w14:textId="77777777" w:rsidTr="003C3DE4">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5774" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34E226A7" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>First names:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3798" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62F1AE5C" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>Date of birth:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00094BCA" w:rsidRPr="00094BCA" w14:paraId="3A399051" w14:textId="77777777" w:rsidTr="00C74FC6">
+        <w:trPr>
+          <w:trHeight w:val="265"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9572" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57502F75" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>Mother’s details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00094BCA" w:rsidRPr="00094BCA" w14:paraId="30A26062" w14:textId="77777777" w:rsidTr="003C3DE4">
+        <w:trPr>
+          <w:trHeight w:val="530"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4215" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D625415" w14:textId="45712741" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>Surname:</w:t>
+            </w:r>
+            <w:r w:rsidR="003C3DE4">
+              <w:t xml:space="preserve">                                                </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50408F9B" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1246" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57D20F50" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>Title:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00094BCA" w:rsidRPr="00094BCA" w14:paraId="011F6E1C" w14:textId="77777777" w:rsidTr="00FF0FE6">
+        <w:trPr>
+          <w:trHeight w:val="530"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9572" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FEF79C5" w14:textId="2BBC249F" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r>
+              <w:t xml:space="preserve">Identity number: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00094BCA" w:rsidRPr="00094BCA" w14:paraId="2DE821F1" w14:textId="77777777" w:rsidTr="00094BCA">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4795" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60584DCA" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>Email address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4777" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36AD3572" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>Occupation:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00094BCA" w:rsidRPr="00094BCA" w14:paraId="4BB86BCB" w14:textId="77777777" w:rsidTr="00094BCA">
+        <w:trPr>
+          <w:trHeight w:val="530"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9572" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D6AF7FD" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>Home address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00094BCA" w:rsidRPr="00094BCA" w14:paraId="57FE3117" w14:textId="77777777" w:rsidTr="003C3DE4">
+        <w:trPr>
+          <w:trHeight w:val="530"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4215" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D0C1E23" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t xml:space="preserve">Home </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>ph</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54ED2B49" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t xml:space="preserve">Work </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>ph</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1246" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29A2720D" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>Cell:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00094BCA" w:rsidRPr="00094BCA" w14:paraId="2E1181EB" w14:textId="77777777" w:rsidTr="00C74FC6">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9572" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DAE2D6D" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>Father’s details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00094BCA" w:rsidRPr="00094BCA" w14:paraId="4FE650D9" w14:textId="77777777" w:rsidTr="003C3DE4">
+        <w:trPr>
+          <w:trHeight w:val="530"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4215" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70B1ED9C" w14:textId="7E7867DD" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>Surname:</w:t>
+            </w:r>
+            <w:r w:rsidR="00C74FC6">
+              <w:t xml:space="preserve">                                                   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74F56052" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1246" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="047D244D" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>Title:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00094BCA" w:rsidRPr="00094BCA" w14:paraId="089BD07E" w14:textId="77777777" w:rsidTr="00686C22">
+        <w:trPr>
+          <w:trHeight w:val="530"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9572" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="546D8533" w14:textId="6213994A" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r>
+              <w:t>Identity number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00094BCA" w:rsidRPr="00094BCA" w14:paraId="40B52939" w14:textId="77777777" w:rsidTr="00094BCA">
+        <w:trPr>
+          <w:trHeight w:val="530"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4795" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51B87B7C" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>Email address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4777" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D66180B" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>Occupation:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00094BCA" w:rsidRPr="00094BCA" w14:paraId="455DB938" w14:textId="77777777" w:rsidTr="00094BCA">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9572" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00FB57A3" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>Home address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00094BCA" w:rsidRPr="00094BCA" w14:paraId="6C58474B" w14:textId="77777777" w:rsidTr="003C3DE4">
+        <w:trPr>
+          <w:trHeight w:val="530"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4215" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37976B3E" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t xml:space="preserve">Home </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>ph</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46F9FCEB" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t xml:space="preserve">Work </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>ph</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1246" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F68A393" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>Cell:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00094BCA" w:rsidRPr="00094BCA" w14:paraId="41E5FED6" w14:textId="77777777" w:rsidTr="00C74FC6">
+        <w:trPr>
+          <w:trHeight w:val="265"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9572" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11B4030F" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>Signatures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00094BCA" w:rsidRPr="00094BCA" w14:paraId="12444194" w14:textId="77777777" w:rsidTr="003C3DE4">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4215" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F6E2DE9" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>Mother:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30E41924" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>Father:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1246" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39A53738" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>Guardian:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00094BCA" w:rsidRPr="00094BCA" w14:paraId="454F283A" w14:textId="77777777" w:rsidTr="003C3DE4">
+        <w:trPr>
+          <w:trHeight w:val="265"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5774" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F948343" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>Date of application:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3798" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F7C7987" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>Required year of entry:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00094BCA" w:rsidRPr="00094BCA" w14:paraId="1AD09DE0" w14:textId="77777777" w:rsidTr="003C3DE4">
+        <w:trPr>
+          <w:trHeight w:val="690"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08C72066" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>Please tick the following</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A32AF09" w14:textId="5327B88E" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t xml:space="preserve">Full day </w:t>
+            </w:r>
+            <w:r>
+              <w:t>7 am</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>5 pm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6571DF22" w14:textId="01CB663E" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t xml:space="preserve">Half day </w:t>
+            </w:r>
+            <w:r>
+              <w:t>7 am</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00094BCA">
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r>
+              <w:t>12 pm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C8A06A6" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>Grade R – full day</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1955" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="362DEC57" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>Grade R – half day</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="50454CCD" w14:textId="23B082C6" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00094BCA">
+        <w:t>Sunshine Montessori is registered with the Department of Social Development, Regional Education Department</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC42F0">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094BCA">
+        <w:t xml:space="preserve"> Department of Health</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC42F0">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FC42F0">
+        <w:t>SAMA( South</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FC42F0">
+        <w:t xml:space="preserve"> African Montessori Association)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46AFCC82" w14:textId="4E03EE49" w:rsidR="00094BCA" w:rsidRPr="001002D2" w:rsidRDefault="00094BCA" w:rsidP="001002D2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00094BCA">
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
+        <w:t>non-refundable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094BCA">
+        <w:t xml:space="preserve"> registration fee of (R500) is payable on application</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094BCA">
+        <w:t xml:space="preserve"> which needs to be paid in cash, or </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC42F0">
+        <w:t>EFT. Re-registration fee is R250 for existing Parents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61457722" w14:textId="2A9AD27E" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="00094BCA">
+        <w:t xml:space="preserve">School fees are payable </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC42F0">
+        <w:t xml:space="preserve">in advance between </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094BCA">
+        <w:t>the 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC42F0" w:rsidRPr="00FC42F0">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC42F0">
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094BCA">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC42F0" w:rsidRPr="00FC42F0">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC42F0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094BCA">
+        <w:t xml:space="preserve"> every month. </w:t>
+      </w:r>
+      <w:r w:rsidR="003C3DE4">
+        <w:t xml:space="preserve">Annual </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF389C">
+        <w:t xml:space="preserve">discount </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC42F0">
+        <w:t xml:space="preserve">is applicable </w:t>
+      </w:r>
+      <w:r w:rsidR="00B30F24">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC42F0">
+        <w:t xml:space="preserve"> parents who pay before 31</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC42F0" w:rsidRPr="00FC42F0">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC42F0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FC42F0">
+        <w:t>January .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FC42F0">
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094BCA">
+        <w:t>pplication for</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC42F0">
+        <w:t>m is void if all documents &amp; registration fee</w:t>
+      </w:r>
+      <w:r w:rsidR="00B30F24">
+        <w:t>s are</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC42F0">
+        <w:t xml:space="preserve"> not attached.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094BCA">
+        <w:t xml:space="preserve"> Please consult our websi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094BCA">
+        <w:t xml:space="preserve"> and familiarize yourself with our school philosophy.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC42F0">
+        <w:t xml:space="preserve"> Or You are welcome to consult me </w:t>
+      </w:r>
+      <w:r w:rsidR="00B30F24">
+        <w:t xml:space="preserve">if you have any uncertainties or questions. </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="280"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4451"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001002D2" w14:paraId="2E8D60B3" w14:textId="77777777" w:rsidTr="001002D2">
+        <w:trPr>
+          <w:trHeight w:val="2618"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4451" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00C379EA" w14:textId="1C576BEF" w:rsidR="001002D2" w:rsidRDefault="001002D2" w:rsidP="00B30F24">
+            <w:pPr>
+              <w:spacing w:line="389" w:lineRule="exact"/>
+              <w:ind w:left="238"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="32"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001002D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:highlight w:val="red"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Banking</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001002D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="32"/>
+                <w:highlight w:val="red"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001002D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="32"/>
+                <w:highlight w:val="red"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>details</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60D45F54" w14:textId="6D4890D0" w:rsidR="00B30F24" w:rsidRPr="00B30F24" w:rsidRDefault="00B30F24" w:rsidP="001002D2">
+            <w:pPr>
+              <w:spacing w:line="389" w:lineRule="exact"/>
+              <w:ind w:left="238"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30F24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+              <w:t>Name: Sunshine Montessori</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DD031E0" w14:textId="6A75B06D" w:rsidR="001002D2" w:rsidRDefault="001002D2" w:rsidP="001002D2">
+            <w:pPr>
+              <w:ind w:left="150" w:right="93"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001002D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Bank: FNB</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6628B30A" w14:textId="25C19079" w:rsidR="001002D2" w:rsidRPr="001002D2" w:rsidRDefault="001002D2" w:rsidP="001002D2">
+            <w:pPr>
+              <w:ind w:left="150" w:right="93"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001002D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Account</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001002D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001002D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>no:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001002D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001002D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>62745182486</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="426966D8" w14:textId="77777777" w:rsidR="001002D2" w:rsidRPr="001002D2" w:rsidRDefault="001002D2" w:rsidP="001002D2">
+            <w:pPr>
+              <w:spacing w:before="1" w:line="341" w:lineRule="exact"/>
+              <w:ind w:left="150"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001002D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Branch</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001002D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001002D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>code:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001002D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001002D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>250655</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3231761F" w14:textId="31EBD48C" w:rsidR="001002D2" w:rsidRDefault="001002D2" w:rsidP="001002D2">
+            <w:pPr>
+              <w:spacing w:line="389" w:lineRule="exact"/>
+              <w:ind w:left="238"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001002D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Ref:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001002D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001002D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>our child’s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001002D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001002D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>name</w:t>
+            </w:r>
+            <w:r w:rsidR="00B30F24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Grade</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4B0F0E92" w14:textId="77777777" w:rsidR="001002D2" w:rsidRDefault="001002D2" w:rsidP="00094BCA"/>
+    <w:p w14:paraId="1F0B5CD5" w14:textId="77777777" w:rsidR="001002D2" w:rsidRDefault="001002D2" w:rsidP="00094BCA"/>
+    <w:p w14:paraId="021B54CF" w14:textId="77777777" w:rsidR="001002D2" w:rsidRDefault="001002D2" w:rsidP="00094BCA"/>
+    <w:p w14:paraId="40F8405F" w14:textId="11F51460" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00CF389C" w:rsidP="00094BCA">
+      <w:r>
+        <w:t>_______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ECA615E" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00CF389C" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="FOR_OFFICE_USE_ONLY"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00CF389C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>FOR OFFICE USE ONLY</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="458" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2086"/>
+        <w:gridCol w:w="885"/>
+        <w:gridCol w:w="2156"/>
+        <w:gridCol w:w="931"/>
+        <w:gridCol w:w="1986"/>
+        <w:gridCol w:w="976"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00094BCA" w:rsidRPr="00094BCA" w14:paraId="0EBC2845" w14:textId="77777777" w:rsidTr="002D32B8">
+        <w:trPr>
+          <w:trHeight w:val="215"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2086" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0506195C" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>Birth certificate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="885" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56079977" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2156" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C974929" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>Application fee R500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="931" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52DEAF6A" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43FC69B9" w14:textId="6D4DDE57" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="002D32B8" w:rsidP="00094BCA">
+            <w:r>
+              <w:t xml:space="preserve">Re- registration fee R250                          </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D32B8">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>For existing parent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="976" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4570AD7B" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00094BCA" w:rsidRPr="00094BCA" w14:paraId="3A3A128E" w14:textId="77777777" w:rsidTr="002D32B8">
+        <w:trPr>
+          <w:trHeight w:val="210"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2086" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="636197B6" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>Immunization records</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="885" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3206073F" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2156" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C50C578" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>Entrance date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="931" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31B44E4F" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D2CEBA3" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+            <w:r w:rsidRPr="00094BCA">
+              <w:t>Both parents IDs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="976" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F58BC3B" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3E5356DB" w14:textId="4B7FB75B" w:rsidR="00B30F24" w:rsidRDefault="00B30F24" w:rsidP="00B30F24">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Bold" w:hAnsi="Copperplate Gothic Bold"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DA9F652" w14:textId="77777777" w:rsidR="002D32B8" w:rsidRDefault="002D32B8" w:rsidP="00B30F24">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-ZA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FD627DD" w14:textId="08F7E85B" w:rsidR="00B30F24" w:rsidRDefault="002D32B8" w:rsidP="00B30F24">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-ZA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-ZA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                               </w:t>
+      </w:r>
+      <w:r w:rsidR="00B30F24">
+        <w:rPr>
+          <w:b/>
           <w:noProof/>
+          <w:lang w:val="en-ZA"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1AE5D41A" wp14:editId="30287AAE">
-[...2 lines deleted...]
-            <wp:docPr id="1002959131" name="Picture 2" descr="Rainy Days Boredom Busters"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4415FAED" wp14:editId="2455987B">
+            <wp:extent cx="2924175" cy="2209800"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:docPr id="6" name="Picture 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="Rainy Days Boredom Busters"/>
+                    <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
-                    <a:xfrm>
+                    <a:xfrm rot="10800000" flipH="1">
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4578977" cy="3147251"/>
+                      <a:ext cx="3009361" cy="2274175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln>
-[...1 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:tbl>
-[...900 lines deleted...]
-    <w:p w14:paraId="14E33AC5" w14:textId="7717F472" w:rsidR="00094BCA" w:rsidRPr="003C3DE4" w:rsidRDefault="00094BCA" w:rsidP="003C3DE4">
+    <w:p w14:paraId="308CF3E9" w14:textId="20C73362" w:rsidR="00B30F24" w:rsidRPr="00B30F24" w:rsidRDefault="002D32B8" w:rsidP="00B30F24">
       <w:pPr>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="56"/>
+          <w:lang w:val="en-ZA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C3DE4">
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:t>Application form 2026</w:t>
+          <w:lang w:val="en-ZA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="002871FC">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-ZA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                 Fees attached below</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50454CCD" w14:textId="325F3CF2" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
-[...95 lines deleted...]
-    <w:p w14:paraId="66CF4171" w14:textId="1E8C498F" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+    <w:p w14:paraId="66CF4171" w14:textId="02D6AF85" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="002D32B8" w:rsidP="00094BCA">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidSect="00094BCA">
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="2000" w:right="850" w:bottom="280" w:left="992" w:header="221" w:footer="0" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="697D0EC7" wp14:editId="19B805C5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2722880</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>162560</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="447675" cy="962025"/>
+                <wp:effectExtent l="19050" t="0" r="28575" b="47625"/>
+                <wp:wrapNone/>
+                <wp:docPr id="9" name="Arrow: Down 9"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="447675" cy="962025"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="downArrow">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="00B0F0"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="488CE6C7" id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
+                <v:stroke joinstyle="miter"/>
+                <v:formulas>
+                  <v:f eqn="val #0"/>
+                  <v:f eqn="val #1"/>
+                  <v:f eqn="sum height 0 #1"/>
+                  <v:f eqn="sum 10800 0 #1"/>
+                  <v:f eqn="sum width 0 #0"/>
+                  <v:f eqn="prod @4 @3 10800"/>
+                  <v:f eqn="sum width 0 @5"/>
+                </v:formulas>
+                <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
+                <v:handles>
+                  <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
+                </v:handles>
+              </v:shapetype>
+              <v:shape id="Arrow: Down 9" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:214.4pt;margin-top:12.8pt;width:35.25pt;height:75.75pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbzAbojAIAAHMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r3aCpF2COkXWIsOA&#10;oi3aDj0rshQbkEWNUuJkTz9KdtygLXYY5oNMiuTHH5G8vNo3hu0U+hpswUdnOWfKSihruyn4z+fV&#10;l6+c+SBsKQxYVfCD8vxq8fnTZevmagwVmFIhIxDr560reBWCm2eZl5VqhD8DpywJNWAjArG4yUoU&#10;LaE3Jhvn+XnWApYOQSrv6famE/JFwtdayXCvtVeBmYJTbCGdmM51PLPFpZhvULiqln0Y4h+iaERt&#10;yekAdSOCYFus30E1tUTwoMOZhCYDrWupUg6UzSh/k81TJZxKuVBxvBvK5P8frLzbPSCry4LPOLOi&#10;oSdaIkI7ZzfQWjaLBWqdn5Pek3vAnvNExmz3Gpv4pzzYPhX1MBRV7QOTdDmZXJxfTDmTJJqdj/Px&#10;NGJmr8YOffiuoGGRKHhJflMIqZ5id+tDp3/Uiw49mLpc1cYkBjfra4NsJ+Ij59/yVXpXcnGilsUs&#10;urgTFQ5GRWNjH5WmAlCk4+QxtZ4a8ISUyoZRJ6pEqTo305y+PpHBIqWVACOypvAG7B4gtvV77C6/&#10;Xj+aqtS5g3H+t8A648EieQYbBuOmtoAfARjKqvfc6VP4J6WJ5BrKA7UHQjc33slVTY90K3x4EEiD&#10;QiNFwx/u6dAG2oJDT3FWAf7+6D7qU/+SlLOWBq/g/tdWoOLM/LDU2bPRZBInNTGT6cWYGDyVrE8l&#10;dttcAz37iNaMk4mM+sEcSY3QvNCOWEavJBJWku+Cy4BH5jp0C4G2jFTLZVKj6XQi3NonJyN4rGrs&#10;v+f9i0DXd2qgFr+D45CK+Zte7XSjpYXlNoCuUyO/1rWvN012apx+C8XVcconrdddufgDAAD//wMA&#10;UEsDBBQABgAIAAAAIQCHgV6i4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyD&#10;NUhsEHUSQtOGOFXFQ2zYtOW1dONpEhGPQ+y2ga9nWMFydI/uPVMsRtuJAw6+daQgnkQgkCpnWqoV&#10;PG8eLmcgfNBkdOcIFXyhh0V5elLo3LgjrfCwDrXgEvK5VtCE0OdS+qpBq/3E9Uic7dxgdeBzqKUZ&#10;9JHLbSeTKJpKq1vihUb3eNtg9bHeWwXy9f7xfbN6Sr8vXj7vsrcd2XhJSp2fjcsbEAHH8AfDrz6r&#10;Q8lOW7cn40WnIE1mrB4UJNdTEAyk8/kViC2TWRaDLAv5/4XyBwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAFvMBuiMAgAAcwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAIeBXqLiAAAACgEAAA8AAAAAAAAAAAAAAAAA5gQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAD1BQAAAAA=&#10;" adj="16574" fillcolor="#00b0f0" strokecolor="#1f3763 [1604]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00B30F24">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="002871FC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6D154467" w14:textId="77777777" w:rsidR="00322DFB" w:rsidRDefault="00322DFB" w:rsidP="00094BCA">
+    <w:p w14:paraId="53AAB8F4" w14:textId="09B9CF20" w:rsidR="00094BCA" w:rsidRPr="002871FC" w:rsidRDefault="00094BCA" w:rsidP="002871FC">
       <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871FC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>FEES STRUCTURE 202</w:t>
+      </w:r>
+      <w:r w:rsidR="002871FC" w:rsidRPr="002871FC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57864CAB" w14:textId="394D6AAA" w:rsidR="00094BCA" w:rsidRPr="002871FC" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Imprint MT Shadow" w:hAnsi="Imprint MT Shadow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002871FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Imprint MT Shadow" w:hAnsi="Imprint MT Shadow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>MONTHLY AND ANNUAL PAYMENT</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="53AAB8F4" w14:textId="40E7829F" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="009110D8" w:rsidP="00094BCA">
-[...56 lines deleted...]
-    <w:p w14:paraId="563828C4" w14:textId="2280F2E9" w:rsidR="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
+    <w:p w14:paraId="563828C4" w14:textId="3571420E" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00094BCA">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Please note we now have an OT (occupational therapist available</w:t>
+        <w:t xml:space="preserve">Please note we now have an </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002871FC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>in house</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002871FC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094BCA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>OT (occupational therapist</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.)</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D36422">
+      <w:r w:rsidR="002871FC" w:rsidRPr="002871FC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002871FC">
+        <w:t xml:space="preserve">who can </w:t>
+      </w:r>
+      <w:r w:rsidR="002871FC" w:rsidRPr="002871FC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t>perform all assessments at an extra cost and lessons at your leisure or during school hours.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-17"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="337"/>
+        <w:tblW w:w="9319" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="36" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="36" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="36" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="36" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="36" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2252"/>
         <w:gridCol w:w="2251"/>
         <w:gridCol w:w="2876"/>
         <w:gridCol w:w="1940"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D36422" w:rsidRPr="00AD3910" w14:paraId="7F605B53" w14:textId="77777777" w:rsidTr="00DB5A65">
+      <w:tr w:rsidR="00727741" w:rsidRPr="00AD3910" w14:paraId="06D4FFEC" w14:textId="77777777" w:rsidTr="00727741">
         <w:trPr>
-          <w:trHeight w:val="897"/>
+          <w:trHeight w:val="1225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="36" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="642C4E8C" w14:textId="77777777" w:rsidR="00D36422" w:rsidRPr="00AD3910" w:rsidRDefault="00D36422" w:rsidP="00D36422">
+          <w:p w14:paraId="3B1F96E3" w14:textId="77777777" w:rsidR="00727741" w:rsidRDefault="00727741" w:rsidP="00727741">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A94F5D6" wp14:editId="0FA7CBFE">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>600075</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>354330</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="238125" cy="466725"/>
+                      <wp:effectExtent l="19050" t="0" r="28575" b="47625"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="10" name="Arrow: Down 10"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="238125" cy="466725"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="downArrow">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FF0000"/>
+                              </a:solidFill>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="56B1FCA9" id="Arrow: Down 10" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:47.25pt;margin-top:27.9pt;width:18.75pt;height:36.75pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApUBz3iwIAAHUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51k6WNGnCJIkWFA&#10;0QZrh54VWYoNyKJGKXGyXz9KdtygK3YY5oNMiuTHh0jObg+NYXuFvgZb8PHFiDNlJZS13Rb8x/Pq&#10;0w1nPghbCgNWFfyoPL+df/wwa12uJlCBKRUyArE+b13BqxBcnmVeVqoR/gKcsiTUgI0IxOI2K1G0&#10;hN6YbDIaXWUtYOkQpPKebu86IZ8nfK2VDI9aexWYKTjFFtKJ6dzEM5vPRL5F4apa9mGIf4iiEbUl&#10;pwPUnQiC7bD+A6qpJYIHHS4kNBloXUuVcqBsxqM32TxVwqmUCxXHu6FM/v/Byof9Glld0ttReaxo&#10;6I0WiNDm7A5ay+iWStQ6n5Pmk1tjz3kiY74HjU38UybskMp6HMqqDoFJupx8vhlPLjmTJJpeXV0T&#10;TSjZq7FDH74qaFgkCl6S4xRDqqjY3/vQ6Z/0okMPpi5XtTGJwe1maZDtBT3zajWir3dxppbFLLq4&#10;ExWORkVjY78rTSWIkSaPqfnUgCekVDaMO1ElStW5uTz3Ets1WqS0EmBE1hTegN0DnDQ7kBN2l1+v&#10;H01V6t3BePS3wDrjwSJ5BhsG46a2gO8BGMqq99zpU/hnpYnkBsojNQhCNzneyVVNj3QvfFgLpFGh&#10;rqHxD490aANtwaGnOKsAf713H/Wpg0nKWUujV3D/cydQcWa+WertL+PpNM5qYqaX1xNi8FyyOZfY&#10;XbMEevYxLRonExn1gzmRGqF5oS2xiF5JJKwk3wWXAU/MMnQrgfaMVItFUqP5dCLc2ycnI3isauy/&#10;58OLQNd3aqAWf4DTmIr8Ta92utHSwmIXQNepkV/r2tebZjs1Tr+H4vI455PW67ac/wYAAP//AwBQ&#10;SwMEFAAGAAgAAAAhADSrEjrdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SFwQdUgJ0BCnior4ANpIcHTjJYmI11HsNObv2Z7obUczmp1XbKMdxAkn3ztS8LBKQCA1zvTUKqgP&#10;7/cvIHzQZPTgCBX8oodteX1V6Ny4hT7wtA+t4BLyuVbQhTDmUvqmQ6v9yo1I7H27yerAcmqlmfTC&#10;5XaQaZI8Sat74g+dHnHXYfOzn62Ct3iIX9XdsrSfdV3Nu4DBP89K3d7E6hVEwBj+w3Cez9Oh5E1H&#10;N5PxYlCwecw4qSDLmODsr1NmO/KRbtYgy0JeEpR/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAClQHPeLAgAAdQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhADSrEjrdAAAACQEAAA8AAAAAAAAAAAAAAAAA5QQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAADvBQAAAAA=&#10;" adj="16090" fillcolor="red" strokecolor="#1f3763 [1604]" strokeweight="1pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="002871FC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1-5 years old</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45EC5722" w14:textId="77777777" w:rsidR="00727741" w:rsidRPr="002871FC" w:rsidRDefault="00727741" w:rsidP="00727741">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="36" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12CE2B87" w14:textId="77777777" w:rsidR="00D36422" w:rsidRPr="00DB5A65" w:rsidRDefault="00D36422" w:rsidP="00D36422">
+          <w:p w14:paraId="16D796EF" w14:textId="77777777" w:rsidR="00727741" w:rsidRPr="00AD3910" w:rsidRDefault="00727741" w:rsidP="00727741">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB5A65">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00AD3910">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MONTHLY PAYMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2876" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="36" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A688548" w14:textId="77777777" w:rsidR="00D36422" w:rsidRPr="00DB5A65" w:rsidRDefault="00D36422" w:rsidP="00D36422">
+          <w:p w14:paraId="67C611A8" w14:textId="77777777" w:rsidR="00727741" w:rsidRPr="00AD3910" w:rsidRDefault="00727741" w:rsidP="00727741">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB5A65">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00AD3910">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ANNUAL FEE MUST BE PAID BEFORE THE 31st JANUARY… TO QUALIFY FOR A DISCOUNT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="36" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66CDC736" w14:textId="77777777" w:rsidR="00D36422" w:rsidRPr="00DB5A65" w:rsidRDefault="00D36422" w:rsidP="00D36422">
+          <w:p w14:paraId="34A05B22" w14:textId="77777777" w:rsidR="00727741" w:rsidRPr="00AD3910" w:rsidRDefault="00727741" w:rsidP="00727741">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB5A65">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">SPECIAL NEEDS KIDS. AUTISTIC, </w:t>
+            <w:r w:rsidRPr="00AD3910">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SPECIAL NEEDS KIDS. AUTISTIC,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00DB5A65">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00AD3910">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ADHD,ADH</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00DB5A65">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00AD3910">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, DOWN SYNDROME</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D36422" w:rsidRPr="00AD3910" w14:paraId="14C7EE0C" w14:textId="77777777" w:rsidTr="00DB5A65">
+      <w:tr w:rsidR="00727741" w:rsidRPr="00AD3910" w14:paraId="53F57D2A" w14:textId="77777777" w:rsidTr="00727741">
         <w:trPr>
-          <w:trHeight w:val="657"/>
+          <w:trHeight w:val="667"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="36" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E9C70E5" w14:textId="77777777" w:rsidR="00D36422" w:rsidRPr="00AD3910" w:rsidRDefault="00D36422" w:rsidP="00D36422">
+          <w:p w14:paraId="346AA8AC" w14:textId="77777777" w:rsidR="00727741" w:rsidRPr="00AD3910" w:rsidRDefault="00727741" w:rsidP="00727741">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD3910">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>FULL DAY 7 AM-5 PM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42A3D0D7" w14:textId="77777777" w:rsidR="00D36422" w:rsidRPr="00AD3910" w:rsidRDefault="00D36422" w:rsidP="00D36422">
+          <w:p w14:paraId="7AD5A134" w14:textId="2139EBFA" w:rsidR="00727741" w:rsidRPr="00AD3910" w:rsidRDefault="00727741" w:rsidP="00727741">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD3910">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>0</w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t>050</w:t>
+            </w:r>
+            <w:r w:rsidR="00D95CA0">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D95CA0">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>p.m</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2876" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="36" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="218FA52B" w14:textId="77777777" w:rsidR="00D36422" w:rsidRPr="00AD3910" w:rsidRDefault="00D36422" w:rsidP="00D36422">
+          <w:p w14:paraId="7096361C" w14:textId="77777777" w:rsidR="00727741" w:rsidRPr="00AD3910" w:rsidRDefault="00727741" w:rsidP="00727741">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD3910">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>R25</w:t>
+              <w:t>R2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t>4 0</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD3910">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>200</w:t>
+              <w:t>00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD3910">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>EXCLUDING TOILET</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EC02D07" w14:textId="77777777" w:rsidR="00D36422" w:rsidRPr="00AD3910" w:rsidRDefault="00D36422" w:rsidP="00D36422">
+          <w:p w14:paraId="4DA6B181" w14:textId="77777777" w:rsidR="00727741" w:rsidRPr="00AD3910" w:rsidRDefault="00727741" w:rsidP="00727741">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD3910">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>TRAINING</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="36" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D8C272E" w14:textId="77777777" w:rsidR="00D36422" w:rsidRPr="00AD3910" w:rsidRDefault="00D36422" w:rsidP="00D36422">
+          <w:p w14:paraId="0EF479E8" w14:textId="078B2FF7" w:rsidR="00727741" w:rsidRPr="00AD3910" w:rsidRDefault="00727741" w:rsidP="00727741">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD3910">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R2750</w:t>
             </w:r>
+            <w:r w:rsidR="00D95CA0">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D95CA0">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>p.m</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D95CA0">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D36422" w:rsidRPr="00AD3910" w14:paraId="2C397049" w14:textId="77777777" w:rsidTr="00D36422">
+      <w:tr w:rsidR="00727741" w:rsidRPr="00AD3910" w14:paraId="2AB2A905" w14:textId="77777777" w:rsidTr="00727741">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="36" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55041022" w14:textId="77777777" w:rsidR="00D36422" w:rsidRPr="00AD3910" w:rsidRDefault="00D36422" w:rsidP="00D36422">
+          <w:p w14:paraId="0BCFA3D4" w14:textId="77777777" w:rsidR="00727741" w:rsidRPr="00AD3910" w:rsidRDefault="00727741" w:rsidP="00727741">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD3910">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>HALF DAY 7 AM-12 PM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17EBD706" w14:textId="77777777" w:rsidR="00D36422" w:rsidRPr="00AD3910" w:rsidRDefault="00D36422" w:rsidP="00D36422">
+          <w:p w14:paraId="37CCC140" w14:textId="5572E26A" w:rsidR="00727741" w:rsidRPr="00AD3910" w:rsidRDefault="00727741" w:rsidP="00727741">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD3910">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>R 1500</w:t>
-            </w:r>
+              <w:t>R 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+            <w:r w:rsidR="00D95CA0">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D95CA0">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>p.m</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2876" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="36" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4DA4BF85" w14:textId="77777777" w:rsidR="00D36422" w:rsidRPr="00AD3910" w:rsidRDefault="00D36422" w:rsidP="00D36422">
+          <w:p w14:paraId="451E87CC" w14:textId="77777777" w:rsidR="00727741" w:rsidRPr="00AD3910" w:rsidRDefault="00727741" w:rsidP="00727741">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD3910">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R18 000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44542FF3" w14:textId="77777777" w:rsidR="00D36422" w:rsidRPr="00AD3910" w:rsidRDefault="00D36422" w:rsidP="00D36422">
+          <w:p w14:paraId="3F4C64E4" w14:textId="77777777" w:rsidR="00727741" w:rsidRPr="00AD3910" w:rsidRDefault="00727741" w:rsidP="00727741">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD3910">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>EXCLUDING TOILET TRAINING</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="36" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CC066EC" w14:textId="77777777" w:rsidR="00D36422" w:rsidRPr="00AD3910" w:rsidRDefault="00D36422" w:rsidP="00D36422">
+          <w:p w14:paraId="70C7591D" w14:textId="044FE184" w:rsidR="00727741" w:rsidRPr="00AD3910" w:rsidRDefault="00727741" w:rsidP="00727741">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD3910">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R1850</w:t>
             </w:r>
+            <w:r w:rsidR="00D95CA0">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D95CA0">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>p.m</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D95CA0">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D36422" w:rsidRPr="00AD3910" w14:paraId="34B52249" w14:textId="77777777" w:rsidTr="00D36422">
+      <w:tr w:rsidR="00727741" w:rsidRPr="00AD3910" w14:paraId="5EAC01BE" w14:textId="77777777" w:rsidTr="00727741">
         <w:trPr>
           <w:trHeight w:val="597"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="36" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3295606F" w14:textId="77777777" w:rsidR="00D36422" w:rsidRPr="00AD3910" w:rsidRDefault="00D36422" w:rsidP="00D36422">
+          <w:p w14:paraId="230AE57B" w14:textId="77777777" w:rsidR="00727741" w:rsidRPr="00AD3910" w:rsidRDefault="00727741" w:rsidP="00727741">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD3910">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>HOMEWORK ASSISTANCE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD3910">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>GRADE 1-7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="36" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27A159D8" w14:textId="77777777" w:rsidR="00D36422" w:rsidRPr="00AD3910" w:rsidRDefault="00D36422" w:rsidP="00D36422">
+          <w:p w14:paraId="74127027" w14:textId="2B184E46" w:rsidR="00727741" w:rsidRPr="00AD3910" w:rsidRDefault="00727741" w:rsidP="00727741">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD3910">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>R 8</w:t>
-[...7 lines deleted...]
-              <w:t>50</w:t>
+              <w:t>R 850</w:t>
+            </w:r>
+            <w:r w:rsidR="00D95CA0">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D95CA0">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>p.m</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D95CA0">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (deductions will apply for July &amp; December)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2876" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="36" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74006CF0" w14:textId="77777777" w:rsidR="00D36422" w:rsidRPr="00AD3910" w:rsidRDefault="00D36422" w:rsidP="00D36422">
+          <w:p w14:paraId="02658B85" w14:textId="77777777" w:rsidR="00727741" w:rsidRPr="00AD3910" w:rsidRDefault="00727741" w:rsidP="00727741">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD3910">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD3910">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>R10 200</w:t>
+              <w:t xml:space="preserve">R10 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="36" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F60193D" w14:textId="77777777" w:rsidR="00D36422" w:rsidRPr="00AD3910" w:rsidRDefault="00D36422" w:rsidP="00D36422">
+          <w:p w14:paraId="0CA630D5" w14:textId="77777777" w:rsidR="00727741" w:rsidRPr="00AD3910" w:rsidRDefault="00727741" w:rsidP="00727741">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D36422" w:rsidRPr="00AD3910" w14:paraId="3E6FDCEB" w14:textId="77777777" w:rsidTr="00D36422">
+      <w:tr w:rsidR="00727741" w:rsidRPr="00AD3910" w14:paraId="34525A69" w14:textId="77777777" w:rsidTr="00727741">
         <w:trPr>
-          <w:trHeight w:val="284"/>
+          <w:trHeight w:val="1104"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="36" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E4"/>
           </w:tcPr>
-          <w:p w14:paraId="23F11E4B" w14:textId="77777777" w:rsidR="00D36422" w:rsidRPr="00AD3910" w:rsidRDefault="00D36422" w:rsidP="00D36422">
+          <w:p w14:paraId="07CBC6DC" w14:textId="77777777" w:rsidR="00727741" w:rsidRPr="002871FC" w:rsidRDefault="00727741" w:rsidP="00727741">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33497A0F" wp14:editId="24DC606D">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>714375</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>236856</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="219075" cy="438150"/>
+                      <wp:effectExtent l="19050" t="0" r="28575" b="38100"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="11" name="Arrow: Down 11"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="219075" cy="438150"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="downArrow">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FF0000"/>
+                              </a:solidFill>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="1AF93F45" id="Arrow: Down 11" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:56.25pt;margin-top:18.65pt;width:17.25pt;height:34.5pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdouTsjgIAAHUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nydoGdYqgRYYB&#10;RVusHXpWZCk2IIsapcTJfv0o2XGDrthhWA4KaZKPH3rU1fW+NWyn0DdgS16c5ZwpK6Fq7KbkP55X&#10;ny4480HYShiwquQH5fn14uOHq87N1QRqMJVCRiDWzztX8joEN88yL2vVCn8GTlkyasBWBFJxk1Uo&#10;OkJvTTbJ8y9ZB1g5BKm8p6+3vZEvEr7WSoYHrb0KzJScagvpxHSu45ktrsR8g8LVjRzKEP9QRSsa&#10;S0lHqFsRBNti8wdU20gEDzqcSWgz0LqRKvVA3RT5m26eauFU6oWG4904Jv//YOX97hFZU9HdFZxZ&#10;0dIdLRGhm7Nb6CyjrzSizvk5eT65Rxw0T2Lsd6+xjf/UCdunsR7Gsap9YJI+TorL/HzGmSTT9PNF&#10;MUtjz16DHfrwVUHLolDyihKnGtJExe7OB8pK/ke/mNCDaapVY0xScLO+Mch2gq55tcrpF8umkBO3&#10;LHbR152kcDAqBhv7XWkaQaw0ZUzkUyOekFLZUPSmWlSqTzM7zRLpGiNSzgQYkTWVN2IPAEfPHuSI&#10;3Rc7+MdQlbg7Bud/K6wPHiNSZrBhDG4bC/gegKGuhsy9P5V/MpoorqE6EEEQ+s3xTq4auqQ74cOj&#10;QFoVWipa//BAhzbQlRwGibMa8Nd736M/MZisnHW0eiX3P7cCFWfmmyVuXxbTadzVpExn5xNS8NSy&#10;PrXYbXsDdO1EX6ouidE/mKOoEdoXeiWWMSuZhJWUu+Qy4FG5Cf2TQO+MVMtlcqP9dCLc2ScnI3ic&#10;auTf8/5FoBuYGoji93BcUzF/w9XeN0ZaWG4D6CYR+XWuw7xptxNxhncoPh6nevJ6fS0XvwEAAP//&#10;AwBQSwMEFAAGAAgAAAAhADBIX5/fAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI&#10;/IM1SOyo86APQpwKVWLBggUtIHXnxtMkajyOYidN/57pquzmao7uI19PthUj9r5xpCCeRSCQSmca&#10;qhR8796fViB80GR06wgVXNDDuri/y3Vm3Jm+cNyGSrAJ+UwrqEPoMil9WaPVfuY6JP4dXW91YNlX&#10;0vT6zOa2lUkULaTVDXFCrTvc1FietoNVMD/tdy8XeRx1gr+fQ/whzeZHKvX4ML29ggg4hRsM1/pc&#10;HQrudHADGS9a1nEyZ1RBukxBXIHnJY878BEtUpBFLv9PKP4AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAXaLk7I4CAAB1BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAMEhfn98AAAAKAQAADwAAAAAAAAAAAAAAAADoBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAPQFAAAAAA==&#10;" fillcolor="red" strokecolor="#1f3763 [1604]" strokeweight="1pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002871FC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>5  to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002871FC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6 years old</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E4"/>
           </w:tcPr>
-          <w:p w14:paraId="7423D991" w14:textId="77777777" w:rsidR="00D36422" w:rsidRPr="00AD3910" w:rsidRDefault="00D36422" w:rsidP="00D36422">
+          <w:p w14:paraId="2F989F3E" w14:textId="77777777" w:rsidR="00727741" w:rsidRPr="00AD3910" w:rsidRDefault="00727741" w:rsidP="00727741">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2876" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="36" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E4"/>
           </w:tcPr>
-          <w:p w14:paraId="1E5E83F8" w14:textId="77777777" w:rsidR="00D36422" w:rsidRPr="00AD3910" w:rsidRDefault="00D36422" w:rsidP="00D36422">
+          <w:p w14:paraId="0D21E5A4" w14:textId="77777777" w:rsidR="00727741" w:rsidRPr="00AD3910" w:rsidRDefault="00727741" w:rsidP="00727741">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="36" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E4"/>
           </w:tcPr>
-          <w:p w14:paraId="2AF970F9" w14:textId="77777777" w:rsidR="00D36422" w:rsidRPr="00AD3910" w:rsidRDefault="00D36422" w:rsidP="00D36422">
+          <w:p w14:paraId="68738F6E" w14:textId="77777777" w:rsidR="00727741" w:rsidRPr="00AD3910" w:rsidRDefault="00727741" w:rsidP="00727741">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D36422" w:rsidRPr="00AD3910" w14:paraId="736F5F12" w14:textId="77777777" w:rsidTr="00D36422">
+      <w:tr w:rsidR="00727741" w:rsidRPr="00AD3910" w14:paraId="4D901890" w14:textId="77777777" w:rsidTr="00727741">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="36" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="647B02C1" w14:textId="77777777" w:rsidR="00D36422" w:rsidRPr="00AD3910" w:rsidRDefault="00D36422" w:rsidP="00D36422">
+          <w:p w14:paraId="566333C0" w14:textId="77777777" w:rsidR="00727741" w:rsidRPr="00AD3910" w:rsidRDefault="00727741" w:rsidP="00727741">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD3910">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>GRADE R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="36" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="5E2588B8" w14:textId="2AA943BC" w:rsidR="00D36422" w:rsidRPr="00DB5A65" w:rsidRDefault="00DB5A65" w:rsidP="00D36422">
+          <w:p w14:paraId="36C54323" w14:textId="77777777" w:rsidR="00727741" w:rsidRPr="00AD3910" w:rsidRDefault="00727741" w:rsidP="00727741">
             <w:pPr>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB5A65">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2876" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="36" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="60FAD62E" w14:textId="242FCBBA" w:rsidR="00D36422" w:rsidRPr="00DB5A65" w:rsidRDefault="00DB5A65" w:rsidP="00D36422">
+          <w:p w14:paraId="48AD6F41" w14:textId="77777777" w:rsidR="00727741" w:rsidRPr="00AD3910" w:rsidRDefault="00727741" w:rsidP="00727741">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB5A65">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="36" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11F78CAA" w14:textId="77777777" w:rsidR="00D36422" w:rsidRPr="00AD3910" w:rsidRDefault="00D36422" w:rsidP="00D36422">
+          <w:p w14:paraId="4091ECC6" w14:textId="77777777" w:rsidR="00727741" w:rsidRPr="00AD3910" w:rsidRDefault="00727741" w:rsidP="00727741">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD3910">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Special needs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60DC0316" w14:textId="77777777" w:rsidR="00D36422" w:rsidRPr="00AD3910" w:rsidRDefault="00D36422" w:rsidP="00D36422">
+          <w:p w14:paraId="393551CE" w14:textId="77777777" w:rsidR="00727741" w:rsidRPr="00AD3910" w:rsidRDefault="00727741" w:rsidP="00727741">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD3910">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> full </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">&amp; </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD3910">
@@ -2251,631 +3401,531 @@
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>half</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD3910">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>day</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D36422" w:rsidRPr="00AD3910" w14:paraId="1BA93263" w14:textId="77777777" w:rsidTr="00D36422">
+      <w:tr w:rsidR="00727741" w:rsidRPr="00AD3910" w14:paraId="1228258A" w14:textId="77777777" w:rsidTr="00727741">
         <w:trPr>
           <w:trHeight w:val="439"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="36" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="129F2DF4" w14:textId="77777777" w:rsidR="00D36422" w:rsidRPr="00AD3910" w:rsidRDefault="00D36422" w:rsidP="00D36422">
+          <w:p w14:paraId="2C0B2627" w14:textId="77777777" w:rsidR="00727741" w:rsidRPr="00AD3910" w:rsidRDefault="00727741" w:rsidP="00727741">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD3910">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Full day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7FB29937" w14:textId="77777777" w:rsidR="00D36422" w:rsidRPr="00AD3910" w:rsidRDefault="00D36422" w:rsidP="00D36422">
+          <w:p w14:paraId="42C377D7" w14:textId="77777777" w:rsidR="00727741" w:rsidRPr="00AD3910" w:rsidRDefault="00727741" w:rsidP="00727741">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD3910">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R2500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2876" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="36" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01ACE04D" w14:textId="77777777" w:rsidR="00D36422" w:rsidRPr="00AD3910" w:rsidRDefault="00D36422" w:rsidP="00D36422">
+          <w:p w14:paraId="5FD94C7E" w14:textId="77777777" w:rsidR="00727741" w:rsidRPr="00AD3910" w:rsidRDefault="00727741" w:rsidP="00727741">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD3910">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>R32 000</w:t>
+              <w:t>R3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3910">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="36" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60258D43" w14:textId="77777777" w:rsidR="00D36422" w:rsidRPr="00AD3910" w:rsidRDefault="00D36422" w:rsidP="00D36422">
+          <w:p w14:paraId="2E58725D" w14:textId="77777777" w:rsidR="00727741" w:rsidRPr="00AD3910" w:rsidRDefault="00727741" w:rsidP="00727741">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD3910">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R3200 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D36422" w:rsidRPr="00AD3910" w14:paraId="2991BD23" w14:textId="77777777" w:rsidTr="00D36422">
+      <w:tr w:rsidR="00727741" w:rsidRPr="00AD3910" w14:paraId="3E241DB8" w14:textId="77777777" w:rsidTr="00727741">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="36" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44FED1C9" w14:textId="77777777" w:rsidR="00D36422" w:rsidRPr="00AD3910" w:rsidRDefault="00D36422" w:rsidP="00D36422">
+          <w:p w14:paraId="2934EB1D" w14:textId="77777777" w:rsidR="00727741" w:rsidRPr="00AD3910" w:rsidRDefault="00727741" w:rsidP="00727741">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD3910">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Half day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7EC2F358" w14:textId="77777777" w:rsidR="00D36422" w:rsidRPr="00AD3910" w:rsidRDefault="00D36422" w:rsidP="00D36422">
+          <w:p w14:paraId="6E2C720D" w14:textId="77777777" w:rsidR="00727741" w:rsidRPr="00AD3910" w:rsidRDefault="00727741" w:rsidP="00727741">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD3910">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>R1</w:t>
-[...15 lines deleted...]
-              <w:t>50</w:t>
+              <w:t>R1850</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2876" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="36" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17FE6351" w14:textId="77777777" w:rsidR="00D36422" w:rsidRPr="00AD3910" w:rsidRDefault="00D36422" w:rsidP="00D36422">
+          <w:p w14:paraId="3A20579B" w14:textId="77777777" w:rsidR="00727741" w:rsidRPr="00AD3910" w:rsidRDefault="00727741" w:rsidP="00727741">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD3910">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>R</w:t>
+              <w:t>R2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>20</w:t>
-[...23 lines deleted...]
-              <w:t>00</w:t>
+              <w:t>2 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="36" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="36" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1534E715" w14:textId="77777777" w:rsidR="00D36422" w:rsidRPr="00AD3910" w:rsidRDefault="00D36422" w:rsidP="00D36422">
+          <w:p w14:paraId="05CDAAF5" w14:textId="77777777" w:rsidR="00727741" w:rsidRPr="00AD3910" w:rsidRDefault="00727741" w:rsidP="00727741">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD3910">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">R2350 pm </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="18BAC7F9" w14:textId="77777777" w:rsidR="00DB5A65" w:rsidRDefault="00DB5A65" w:rsidP="00DB5A65">
+    <w:p w14:paraId="4380CF94" w14:textId="77777777" w:rsidR="00094BCA" w:rsidRPr="00094BCA" w:rsidRDefault="00094BCA" w:rsidP="00094BCA">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB5A65">
+    </w:p>
+    <w:p w14:paraId="54B70497" w14:textId="3E5ACD6D" w:rsidR="00727741" w:rsidRPr="00727741" w:rsidRDefault="00727741" w:rsidP="001002D2">
+      <w:pPr>
         <w:rPr>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727741">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>Extra charges apply for children who wear diapers and require toilet training -</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB5A65">
+      <w:r w:rsidRPr="00727741">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>R250 extra</w:t>
       </w:r>
+      <w:r w:rsidRPr="00727741">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7678518C" w14:textId="26E0CA3A" w:rsidR="00DB5A65" w:rsidRPr="00DB5A65" w:rsidRDefault="00DB5A65" w:rsidP="00DB5A65">
+    <w:p w14:paraId="27EDB98C" w14:textId="67841CCA" w:rsidR="00727741" w:rsidRPr="001F6862" w:rsidRDefault="00727741" w:rsidP="001002D2">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Harrington" w:hAnsi="Harrington"/>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB5A65">
-        <w:rPr>
+      <w:r w:rsidRPr="001F6862">
+        <w:rPr>
+          <w:rFonts w:ascii="Harrington" w:hAnsi="Harrington"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Banking details</w:t>
-[...112 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Thank you kindly for choosing Sunshine Montessori school. </w:t>
+      </w:r>
+      <w:r w:rsidR="001002D2" w:rsidRPr="001F6862">
+        <w:rPr>
+          <w:rFonts w:ascii="Harrington" w:hAnsi="Harrington"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A0BFED" w14:textId="0C154B12" w:rsidR="001002D2" w:rsidRPr="00727741" w:rsidRDefault="001002D2" w:rsidP="001002D2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Bold" w:hAnsi="Copperplate Gothic Bold"/>
+          <w:b/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00727741">
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Bold" w:hAnsi="Copperplate Gothic Bold"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>Mrs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00727741">
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Bold" w:hAnsi="Copperplate Gothic Bold"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ashna K. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00727741">
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Bold" w:hAnsi="Copperplate Gothic Bold"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Devnarain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="5E9FFD3D" w14:textId="55345402" w:rsidR="000318C9" w:rsidRDefault="001002D2" w:rsidP="000318C9">
+    <w:p w14:paraId="06D14048" w14:textId="02E5408A" w:rsidR="00E31102" w:rsidRPr="00727741" w:rsidRDefault="00E31102" w:rsidP="000318C9">
       <w:pPr>
         <w:rPr>
-          <w:b/>
-[...18 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Copperplate Gothic Bold" w:hAnsi="Copperplate Gothic Bold"/>
+          <w:vertAlign w:val="subscript"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06D14048" w14:textId="02E5408A" w:rsidR="00E31102" w:rsidRPr="000318C9" w:rsidRDefault="00E31102" w:rsidP="000318C9">
-[...8 lines deleted...]
-    <w:sectPr w:rsidR="00E31102" w:rsidRPr="000318C9" w:rsidSect="00094BCA">
+    <w:sectPr w:rsidR="00E31102" w:rsidRPr="00727741" w:rsidSect="00094BCA">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="144" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2258967C" w14:textId="77777777" w:rsidR="00FA260A" w:rsidRDefault="00FA260A" w:rsidP="00094BCA">
+    <w:p w14:paraId="133DA749" w14:textId="77777777" w:rsidR="00B01B31" w:rsidRDefault="00B01B31" w:rsidP="00094BCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67145F53" w14:textId="77777777" w:rsidR="00FA260A" w:rsidRDefault="00FA260A" w:rsidP="00094BCA">
+    <w:p w14:paraId="2E5516CF" w14:textId="77777777" w:rsidR="00B01B31" w:rsidRDefault="00B01B31" w:rsidP="00094BCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Agency FB">
-    <w:panose1 w:val="020B0503020202020204"/>
+  <w:font w:name="Copperplate Gothic Bold">
+    <w:panose1 w:val="020E0705020206020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Berlin Sans FB">
     <w:panose1 w:val="020E0602020502020306"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Imprint MT Shadow">
+    <w:panose1 w:val="04020605060303030202"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="decorative"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Harrington">
+    <w:panose1 w:val="04040505050A02020702"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="decorative"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B8D6023" w14:textId="77777777" w:rsidR="00FA260A" w:rsidRDefault="00FA260A" w:rsidP="00094BCA">
+    <w:p w14:paraId="5ED63416" w14:textId="77777777" w:rsidR="00B01B31" w:rsidRDefault="00B01B31" w:rsidP="00094BCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DB8A437" w14:textId="77777777" w:rsidR="00FA260A" w:rsidRDefault="00FA260A" w:rsidP="00094BCA">
+    <w:p w14:paraId="3C6A0E88" w14:textId="77777777" w:rsidR="00B01B31" w:rsidRDefault="00B01B31" w:rsidP="00094BCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="512C44CF" w14:textId="1D2A96B4" w:rsidR="00094BCA" w:rsidRDefault="00094BCA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="05E42B9F" wp14:editId="69B1A221">
           <wp:extent cx="6393180" cy="903605"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
@@ -3024,106 +4074,105 @@
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E31102"/>
     <w:rsid w:val="000318C9"/>
     <w:rsid w:val="00064679"/>
     <w:rsid w:val="00094BCA"/>
     <w:rsid w:val="001002D2"/>
-    <w:rsid w:val="00322DFB"/>
-    <w:rsid w:val="00356E40"/>
+    <w:rsid w:val="001F6862"/>
+    <w:rsid w:val="002871FC"/>
+    <w:rsid w:val="002D32B8"/>
+    <w:rsid w:val="0033017A"/>
     <w:rsid w:val="003C3DE4"/>
-    <w:rsid w:val="00472E1A"/>
     <w:rsid w:val="004966FB"/>
     <w:rsid w:val="00582136"/>
-    <w:rsid w:val="006673FB"/>
-    <w:rsid w:val="006C6424"/>
     <w:rsid w:val="006E1A3C"/>
-    <w:rsid w:val="008E0962"/>
+    <w:rsid w:val="00710E0F"/>
+    <w:rsid w:val="00727741"/>
     <w:rsid w:val="008E6417"/>
-    <w:rsid w:val="009110D8"/>
     <w:rsid w:val="00915809"/>
+    <w:rsid w:val="009500D8"/>
     <w:rsid w:val="00A37201"/>
-    <w:rsid w:val="00A817F6"/>
-    <w:rsid w:val="00AB593F"/>
     <w:rsid w:val="00AC29FE"/>
     <w:rsid w:val="00AD3910"/>
     <w:rsid w:val="00AD4F58"/>
-    <w:rsid w:val="00B724D1"/>
+    <w:rsid w:val="00B01B31"/>
+    <w:rsid w:val="00B30F24"/>
     <w:rsid w:val="00BA73CD"/>
+    <w:rsid w:val="00BE1B12"/>
     <w:rsid w:val="00C74FC6"/>
+    <w:rsid w:val="00CE0B25"/>
     <w:rsid w:val="00CF2CF5"/>
     <w:rsid w:val="00CF389C"/>
-    <w:rsid w:val="00D36422"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DB5A65"/>
+    <w:rsid w:val="00D955EB"/>
+    <w:rsid w:val="00D95CA0"/>
     <w:rsid w:val="00E31102"/>
-    <w:rsid w:val="00E87ED9"/>
     <w:rsid w:val="00EE4FBD"/>
-    <w:rsid w:val="00FA260A"/>
+    <w:rsid w:val="00FC42F0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
@@ -4139,85 +5188,98 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1323193390">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1685205966">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1770810127">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1836022561">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -4479,79 +5541,78 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2907</Characters>
+  <Pages>4</Pages>
+  <Words>594</Words>
+  <Characters>3392</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3410</CharactersWithSpaces>
+  <CharactersWithSpaces>3979</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Shriya Devnarain</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>29ee9d19-93d2-4955-89be-b4b2fe576eed</vt:lpwstr>
   </property>
 </Properties>
 </file>